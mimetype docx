--- v0 (2025-10-03)
+++ v1 (2026-10-28)
@@ -2,6687 +2,6526 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0DE933D0" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78FDA5C1" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="323B74"/>
           <w:sz w:val="33"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="323B74"/>
           <w:sz w:val="33"/>
           <w:lang w:val="ru-RU" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>ООО «ПЕЖО СИТРОЕН РУС»                     АО «ЭфСиЭй РУС»</w:t>
+        <w:t xml:space="preserve">ООО «ПЕЖО СИТРОЕН РУС»                     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46757D0B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="35CCCBA2" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="244AD79B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="0CACDCB2" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="663E0928" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="5E9B6025" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74F2380B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="09C45039" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B5CE926" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="4B4659F2" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="066900B2" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="64F57E71" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054C4E63" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="3900939C" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B67D566" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="662BAA5A" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3972950E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="34332101" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BCCFC3F" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="2885E2D4" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01F5E5A4" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="335BB316" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="517775A8" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="5FF22530" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EE986E5" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="6789863D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FE9005F" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21EFD044" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="34"/>
           <w:szCs w:val="34"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>АНКЕТА-ЗАЯВКА КАНДИДАТА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BFF5AE" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="08158F15" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="774104C0" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="3E1ECBF5" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3598"/>
-        <w:gridCol w:w="6202"/>
+        <w:gridCol w:w="4994"/>
+        <w:gridCol w:w="4806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="7905AAF1" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="47361F01" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3598" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1460335D" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
-[...26 lines deleted...]
-          <w:p w14:paraId="499F22C5" w14:textId="0DE42ED7" w:rsidR="000B5ABC" w:rsidRDefault="007069AA">
+          <w:p w14:paraId="3E8339BD" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                <w:i/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">СТО </w:t>
+              <w:t xml:space="preserve">ТИП СОТРУДНИЧЕСТВА </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A82E09">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Еврорепар / оптовые продажи з/ч</w:t>
+              <w:t xml:space="preserve">Дистрибуция, Оптовые продажи, Розничный магазин, Техцентр </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>EUROREPAR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CAR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>SERVICE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Дилер по продаже новых автомобилей, Выкуп б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>у автомобилей,  Дилер по послепродажному обслуживанию и гарантийному ремонту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4AE94B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E4AFBA" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="697BD569" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="02503831" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EB712B5" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="5A886692" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3595"/>
-        <w:gridCol w:w="6202"/>
+        <w:gridCol w:w="4994"/>
+        <w:gridCol w:w="4803"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="76B4D98B" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="647BE534" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3595" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="6055835E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3DD3E6C7" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>РЕГИОН/ГОРОД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6202" w:type="dxa"/>
+            <w:tcW w:w="4803" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B9D9047" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="054934D1" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="130A9CF7" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="0014ED56" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19345FC3" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="3DE1AFDE" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="094A7FE1" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1624B743" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Информация о компании-заявителе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A188B85" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="19973DC3" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3618"/>
-        <w:gridCol w:w="6210"/>
+        <w:gridCol w:w="4994"/>
+        <w:gridCol w:w="4834"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="0C5CB361" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="74744D10" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="6AAD2A4E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A293310" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ООО:</w:t>
+              <w:t>ЮР. ЛИЦО КОМПАНИИ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="103CECFF" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="7998C2C1" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="036D960F" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="323FA281" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5A4151" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CBD4ED5" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ИНН:</w:t>
+              <w:t>ИНН КОМПАНИИ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3088994B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="75860A22" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="2A40AC6B" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="40111311" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="1E227FB0" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E49F4EC" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ГРУППА КОМПАНИЙ:</w:t>
+              <w:t>ТОРГОВОЕ НАЗВАНИЕ КОМПАНИИ:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C894C4B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="0645D535" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1533"/>
+              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="32F408FC" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="2B2D3459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="0E23502D" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6A155195" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>КОНТАКТНОЕ ЛИЦО:</w:t>
+              <w:t>ИМЯ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ФАМИЛИЯ КОНТАКТА:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC796E0" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="4EE7BC3C" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="1424018A" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="54B92300" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="57097DE4" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="003DF90D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>КОНТАКТНЫЙ ТЕЛЕФОН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222F8592" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="64881C78" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="73790303" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="63C1C09D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="445BDA42" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
-[...42 lines deleted...]
-          <w:p w14:paraId="04756F79" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D80A571" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>E-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>:</w:t>
+              <w:t xml:space="preserve"> КОНТАКТА:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28421F4B" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="2B57D637" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5ABC" w14:paraId="2155574E" w14:textId="77777777">
+      <w:tr w:rsidR="000575DB" w14:paraId="26BBCF52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3618" w:type="dxa"/>
+            <w:tcW w:w="4994" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
           </w:tcPr>
-          <w:p w14:paraId="11E2C85E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1B072F90" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДАТА ЗАПОЛНЕНИЯ АНКЕТЫ:</w:t>
+              <w:t>САЙТ КОМПАНИИ (СТРАНИЦА В СОЦСЕТЯХ):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6210" w:type="dxa"/>
+            <w:tcW w:w="4834" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="442D8508" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+          <w:p w14:paraId="7DB869B2" w14:textId="77777777" w:rsidR="000575DB" w:rsidRPr="00232EBE" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6203052E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
-[...7 lines deleted...]
-    <w:p w14:paraId="28EA983E" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E0D47CC" w14:textId="77777777" w:rsidR="000575DB" w:rsidRPr="00232EBE" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="2E8809C5" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br w:type="page" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADF56E4" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:ind w:left="360"/>
+    <w:p w14:paraId="33EB87EF" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="aff1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Для кандидатов станций сервисного обслуживания Еврорепар</w:t>
+        <w:t>Общая информация</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751556E5" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
+    <w:p w14:paraId="6DCAAC98" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...36 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>к</w:t>
-[...21 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5896D29D" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="000B5ABC">
-[...9 lines deleted...]
-    <w:p w14:paraId="2D1AB7B0" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+    <w:p w14:paraId="134C3C15" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
-[...2904 lines deleted...]
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1492" w:hanging="386"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Стаж и результат работы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="207"/>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5049" w14:paraId="4A42BDB8" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="4DF1ABFC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="351"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE1F368" w14:textId="64AAC209" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="6EA9A4A7" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="-142" w:right="-165"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>ДАТА НА</w:t>
-[...9 lines deleted...]
-              <w:t>ЧАЛА РАБОТЫ</w:t>
+              <w:t>ДАТА НАЧАЛА РАБОТЫ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2943C502" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="7D1E8F41" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6095" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27E9AA9B" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="186AA2BB" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>З/Ч (оборот)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> т.руб.</w:t>
+              <w:t>З/Ч (оборот в рублях)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="1BFF0B4D" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="6C90D773" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="165"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7D752BA2" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9"/>
+          <w:p w14:paraId="4B5FCA66" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1317E65B" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="34E47B74" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2023</w:t>
+              <w:t>Прошлый год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16ECF851" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="3C60E729" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2024</w:t>
+              <w:t>Позапрошлый год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="56132323" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="516D52EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="108"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22615494" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="00DE68A1" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="0BA64287" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="425"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF66FCF" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="0452F051" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
-                <w:i/>
-[...1 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2C1AF6" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="7CD9FA89" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61C4EDC1" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="6A13435C" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="198E9000" w14:textId="466BBBCD" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="000C0488" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1497" w:hanging="388"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5049">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Описание компании</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9672" w:type="dxa"/>
         <w:tblInd w:w="-38" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6804"/>
-        <w:gridCol w:w="2868"/>
+        <w:gridCol w:w="6699"/>
+        <w:gridCol w:w="2973"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5049" w14:paraId="0289B9F4" w14:textId="77777777" w:rsidTr="000B5049">
+      <w:tr w:rsidR="000575DB" w14:paraId="5EFD7053" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="377"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2163E205" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="68167C4B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ИНФРАСТРУКТУРА И ХАРАКТЕРИСТИКИ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE29563" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="41AB2D80" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ДАННЫЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="61DDC8DB" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="077FC2DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AF87F3" w14:textId="564F56DC" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="3BCAFE6A" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Количество и регионы присутствия филиалов</w:t>
+              <w:t xml:space="preserve">Есть ли собственная торговая марка запчастей (если </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>есть</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> то название). Если нет, то какие бренды запчастей в топ 10 продаж (для дилеров укажите автомобили каких брендов уже продаёте)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00FF6BF8" w14:textId="58C2DB17" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
-[...68 lines deleted...]
-          <w:p w14:paraId="254987F3" w14:textId="77777777" w:rsidR="00204405" w:rsidRDefault="00204405" w:rsidP="00E570E9">
+          <w:p w14:paraId="758EEF50" w14:textId="77777777" w:rsidR="000575DB" w:rsidRPr="00232EBE" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="5DC527EB" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="601158A2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="146F6981" w14:textId="70D01F39" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="4B630986" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Количество каналов сбыта/контрагентов/дилеров </w:t>
+              <w:t>Торгуете ли кузовными запчастями (или есть ли кузовной цех для сервиса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="112F470B" w14:textId="2C8F669F" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="31713BD6" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="02F6E35F" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="1457433E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9941AD" w14:textId="28AE374D" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="14821B2B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Наличие парка для доставки з/ч</w:t>
+              <w:t>Количество автомобилей для доставки з/ч</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(количество подъёмников для сервиса)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65798BD9" w14:textId="674CD78A" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="5E58EBB4" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="62DCF3ED" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="726B6CC7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="783C358B" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="72BB55BF" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Какая система ЭДО используется</w:t>
+              <w:t xml:space="preserve">Какие используете каналы сбыта </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (есть ли </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>продажи для сервиса или магазина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2868" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="38DF200A" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="17D57162" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000575DB" w14:paraId="413A02D0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3906A1" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есть ли </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>интернет магазин</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>продаж запчастей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC01D8B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
                 <w:i/>
-                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Название</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000575DB" w14:paraId="3375E224" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="698AAA92" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Есть ли точка выдачи товаров для </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>клиентов</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00232EBE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>шоурум для продажи автомобилей если дилер)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BE880C" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000575DB" w14:paraId="1754235F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6699" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:themeColor="background1" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C71583E" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Какая система ЭДО используется</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33532235" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FFD2280" w14:textId="1E377416" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="11DDBE5E" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1288"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46A4ECE6" w14:textId="63846213" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="02DCE13D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="aff1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1497"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5049">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Регионы</w:t>
+        <w:t xml:space="preserve"> Регионы расположения складов з/ч</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> расположения </w:t>
+        <w:t xml:space="preserve">если сервис или магазин, то </w:t>
       </w:r>
-      <w:r w:rsidRPr="000B5049">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>склад</w:t>
+        <w:t>адреса</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>ов</w:t>
-[...26 lines deleted...]
-        <w:t>приложить к анкете 2-3 фото каждого склада)</w:t>
+        <w:t>где принимаете клиентов)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="993"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2829"/>
+        <w:gridCol w:w="972"/>
+        <w:gridCol w:w="3698"/>
+        <w:gridCol w:w="2143"/>
+        <w:gridCol w:w="2820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5049" w14:paraId="78B5AD48" w14:textId="77777777" w:rsidTr="000B5049">
+      <w:tr w:rsidR="000575DB" w14:paraId="2E12319F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="531"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="24A6E065" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="6EB98067" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">№ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F4668E8" w14:textId="0B61091A" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="5D7FE5CE" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="0B335291" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="0EA00075" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Регион</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF346B0" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="2B3E3C35" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Площадь склада</w:t>
+              <w:t>Площадь склада (сервиса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>магазина)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="71EBA8BF" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+          <w:p w14:paraId="0D987D79" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B5049">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Тип владения (собств/аренда)</w:t>
+              <w:t>Тип владения (собственность/аренда)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="3ACF4E05" w14:textId="77777777" w:rsidTr="000B5049">
+      <w:tr w:rsidR="000575DB" w14:paraId="2C3C94C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC593C5" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="0B06701D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="72C2ED11" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="1107C9BA" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:spacing w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3B0D92CC" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="72D29918" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2829" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="12C56C10" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
-[...163 lines deleted...]
-          <w:p w14:paraId="41ADEC09" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="14481439" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="453FCCD3" w14:textId="77777777" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="2B23F6AD" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E7E70D9" w14:textId="63B58027" w:rsidR="000B5049" w:rsidRPr="000B5049" w:rsidRDefault="000B5049" w:rsidP="000B5049">
+    <w:p w14:paraId="1DBB0BAA" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="aff1"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="30"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1497"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B5049">
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Прогноз ежемесячных закупок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EUROREPAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>AUTOREPAR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PEUGEOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CITROEN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>PSA</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3544"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1842"/>
+        <w:gridCol w:w="4115"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2973"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B5049" w14:paraId="6A814E3D" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="7A071523" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="178"/>
+          <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="71E1C57A" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="2BBB30CE" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7D61BD1F" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="474C2394" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>Ежемесячно</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="FFFFFF" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="29A14C5E" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="4EFDCF50" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>2026</w:t>
+              <w:t>Ежегодно</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000575DB" w14:paraId="4FB06682" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFB809A" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="7CC2E130" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:ind w:left="142" w:right="250"/>
-              <w:jc w:val="center"/>
+              <w:ind w:left="31" w:right="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="ru-RU"/>
-[...26 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ЗАПАСНЫЕ ЧАСТИ (на склад)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FAC00B8" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="5B45E9D8" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04A4832A" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="2428E39B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="48EA7DD9" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="15F6CF49" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="763D79BC" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="3D5961B8" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="31" w:right="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>ЗАПАСНЫЕ ЧАСТИ (кросс-док)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F742579" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="2906972D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15CE5652" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="7CE27030" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B5049" w14:paraId="73136935" w14:textId="77777777" w:rsidTr="00E570E9">
+      <w:tr w:rsidR="000575DB" w14:paraId="78D60496" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="4115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66EABEC1" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="387AE216" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
             <w:pPr>
               <w:ind w:left="31" w:right="35"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>МАСЛА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56A4D28C" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="5D40332B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2E15EF" w14:textId="77777777" w:rsidR="000B5049" w:rsidRDefault="000B5049" w:rsidP="00E570E9">
+          <w:p w14:paraId="02F7D5E9" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
             <w:pPr>
               <w:ind w:left="142" w:right="250"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:highlight w:val="yellow"/>
-[...17 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="white"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00F7211F" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
-[...14 lines deleted...]
-    <w:p w14:paraId="23BE628D" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="457AF07F" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59D78F38" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1869083D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Документы для рассмотрения заявки</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3D9E2E13" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="000B5049">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="106DC64F" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E5D7660" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Комплект документов</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="20"/>
+          <w:u w:val="single"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...43 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> для ООО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785A5F13" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="42932B20" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Выписка из Протокола Общего собрания участников/акционеров, Выписка из решения Правления, Совета директоров о создании</w:t>
+        <w:t>Карточка предприятия с реквизитами</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFE4361" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="22EA33D5" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Копия Устава в последней редакции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6BB43B" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="0DD3379E" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Копия последнего выданного ИФНС свидетельства о присвоении ИНН/КПП, в том числе в качестве крупнейшего налогоплательщика</w:t>
+        <w:t>Копия свидетельства о присвоении ИНН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EE2D06" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="7B095594" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Копия выданного ИФНС свидетельства о присвоении ОГРН (первоначальная регистрация/внесение записи о юридическом лице в ЕГРЮЛ/ЕГРИП)</w:t>
+        <w:t xml:space="preserve">Копия свидетельства о присвоении ОГРН </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2042271C" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="3024FCE9" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Копия приказа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>решения о назначении генерального директора</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16075116" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="000575DB">
+      <w:pPr>
+        <w:ind w:left="1260"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31BE75AF" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Комплект документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:spacing w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для ИП</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B5995B" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Выписка из ЕГРЮЛ/ ЕГРИП</w:t>
+        <w:t>Карточка предприятия с реквизитами</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E30E2D" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="3BC92FA5" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Копия решения уполномоченного органа управления контрагента об избрании единоличного исполнительного органа, а равно о передаче функции единоличного исполнительного органа управляющему/управляющей организации (с приложением копии соответствующего договора о передаче полномочий единоличного исполнительного органа), либо иного документа, предусмотренного учредительными документами контрагента. исполнительного органа</w:t>
+        <w:t>Копия свидетельства о присвоении ИНН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00232EBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>ОГРН либо лист записи ЕГРИП</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3A63F" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
+    <w:p w14:paraId="3035A2E3" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="23"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
-          <w:lang w:val="ru-RU"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="20"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>Копия доверенности на подписывающее лицо, в случае если подписывает представитель по доверенности</w:t>
+        <w:t>Копия паспорта ИП (главная страница и с пропиской)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0799E828" w14:textId="77777777" w:rsidR="007069AA" w:rsidRDefault="007069AA" w:rsidP="007069AA">
-[...175 lines deleted...]
-    <w:sectPr w:rsidR="007069AA" w:rsidRPr="007069AA" w:rsidSect="007069AA">
+    <w:sectPr w:rsidR="000575DB">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="993" w:left="1134" w:header="709" w:footer="267" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6319A08C" w14:textId="77777777" w:rsidR="00ED4D56" w:rsidRDefault="00ED4D56">
+    <w:p w14:paraId="42FBF27B" w14:textId="77777777" w:rsidR="00304206" w:rsidRDefault="00304206">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1713FE19" w14:textId="77777777" w:rsidR="00ED4D56" w:rsidRDefault="00ED4D56">
+    <w:p w14:paraId="42A3251A" w14:textId="77777777" w:rsidR="00304206" w:rsidRDefault="00304206">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...5 lines deleted...]
-    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="40157BFF" w14:textId="77777777" w:rsidR="000B5ABC" w:rsidRDefault="00000000">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1846768D" w14:textId="77777777" w:rsidR="000575DB" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="afd"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>Заполненную анкету</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
       <w:t>необходимо</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:lang w:val="ru-RU"/>
       </w:rPr>
-      <w:t xml:space="preserve">отправить в отдел развития дилерской сети по электронной почте </w:t>
+      <w:t xml:space="preserve">отправить в отдел развития ПЕЖО СИТРОЕН РУС по электронной почте </w:t>
     </w:r>
+    <w:hyperlink r:id="rId1" w:tooltip="http://development@pcma.tech" w:history="1">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>development@</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>pcma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="aff"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tech</w:t>
+      </w:r>
+    </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      </w:rPr>
-[...20 lines deleted...]
-      <w:t>tech</w:t>
+        <w:lang w:val="ru-RU"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> или по тел. +79851996802</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F3C8E60" w14:textId="77777777" w:rsidR="00ED4D56" w:rsidRDefault="00ED4D56">
+    <w:p w14:paraId="2CEE22A5" w14:textId="77777777" w:rsidR="00304206" w:rsidRDefault="00304206">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B6AD2C2" w14:textId="77777777" w:rsidR="00ED4D56" w:rsidRDefault="00ED4D56">
+    <w:p w14:paraId="7FCFC229" w14:textId="77777777" w:rsidR="00304206" w:rsidRDefault="00304206">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF63C74"/>
+    <w:nsid w:val="0440415E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EDF2F23C"/>
+    <w:tmpl w:val="DB66797C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="083A42D3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6DCD550"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F43334C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45C87102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11510C35"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F15A8D64"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="1"/>
+      <w:lvlText w:val="Статья %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="Раздел %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1223797B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001F"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A266ABA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7A9C5608"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="220D72BC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D01EC24E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23D7194F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="211E0174"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="450"/>
+        </w:tabs>
+        <w:ind w:left="450" w:hanging="450"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25D8157F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB5ECEFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183E2E1E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="281E4309"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D54C4CE8"/>
+    <w:tmpl w:val="D31441DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:ind w:left="1288" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...87 lines deleted...]
-      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1"/>
-[...22 lines deleted...]
-      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
-      <w:lvlJc w:val="left"/>
-[...10 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="1080"/>
-      </w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A943BC3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9CA0E32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C405F0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="587ABFBA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="750"/>
+        </w:tabs>
+        <w:ind w:left="750" w:hanging="390"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="1080" w:hanging="1080"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5">
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="1440"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1800"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1800" w:hanging="1800"/>
-      </w:pPr>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E7E0605"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C527FC6"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2AE4EC1E"/>
+    <w:tmpl w:val="474EF380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F854FF8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="44A26FA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="&gt;"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37241A8E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD180BD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:ind w:left="1288" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D7F7350"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="39B415AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB058DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="258CD4FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40122938"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E088F86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43C22B92"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5E44B426"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4403780E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="14624720"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="495B7806"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C6B825CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B996917"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B268DCDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D99196F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E8C8C102"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="284"/>
+        </w:tabs>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0142EA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9222B6BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5580" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6300" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7020" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B244AF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F1D052C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1428" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2148" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2868" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3588" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5028" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5748" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6468" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7188" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B563DAC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7366ADD6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="&gt;"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:hAnsi="Arial Unicode MS"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6749,54 +6588,54 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29821E4B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C9D4458"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D898D300"/>
+    <w:tmpl w:val="727EB522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -6862,405 +6701,764 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-    <w:nsid w:val="2D653D5D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62146517"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="39FABAB0"/>
+    <w:tmpl w:val="D780E2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="540"/>
         </w:tabs>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1288"/>
         </w:tabs>
         <w:ind w:left="1288" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
         <w:ind w:left="2520" w:hanging="2160"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63463A0B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0396DFBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="540"/>
+        </w:tabs>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1288"/>
+        </w:tabs>
+        <w:ind w:left="1288" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F11C41"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="250E03EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="674A481A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A9A6D32E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ADF319D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="097C2188"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305575EA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E504FE1"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0409001F"/>
+    <w:tmpl w:val="5B183B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="792"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="792" w:hanging="432"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...13 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1728" w:hanging="648"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4">
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2232" w:hanging="792"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...25 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="3744" w:hanging="1224"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8">
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="1440"/>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327152B8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FF27641"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3F0ABD76"/>
+    <w:tmpl w:val="EA86BBC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7353,2559 +7551,441 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0F6C79"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79200E73"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="3EF6F348"/>
+    <w:tmpl w:val="0D32B76A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9360" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B64083C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="198C8AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1428" w:hanging="360"/>
+        <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2148" w:hanging="360"/>
+        <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2868" w:hanging="180"/>
+        <w:ind w:left="2509" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3588" w:hanging="360"/>
+        <w:ind w:left="3229" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4308" w:hanging="360"/>
+        <w:ind w:left="3949" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5028" w:hanging="180"/>
+        <w:ind w:left="4669" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5748" w:hanging="360"/>
+        <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6468" w:hanging="360"/>
+        <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7188" w:hanging="180"/>
+        <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...2239 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1120345061">
+  <w:num w:numId="1" w16cid:durableId="106000086">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1401713156">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="2" w16cid:durableId="680739001">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1230768219">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="3" w16cid:durableId="1107431459">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2024357591">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="4" w16cid:durableId="42680904">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1817068039">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="916939053">
+    <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1500344615">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="7" w16cid:durableId="603464723">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="722797645">
+  <w:num w:numId="8" w16cid:durableId="723916064">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="169414789">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="85931655">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188690194">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1562397648">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="788547008">
+  <w:num w:numId="13" w16cid:durableId="247884170">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1054154609">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1008100372">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1148783739">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1690716463">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1590042724">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1489399525">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="156577696">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1883977524">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="226383595">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="22" w16cid:durableId="1578901566">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1930770152">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="23" w16cid:durableId="853425003">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1999840558">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="24" w16cid:durableId="1993605550">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1996957901">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="25" w16cid:durableId="557088107">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="888109841">
+  <w:num w:numId="26" w16cid:durableId="197816978">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1221283737">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1866744284">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="426000214">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="985625771">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1064333577">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2140495182">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="32" w16cid:durableId="1951013841">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="459034985">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="33" w16cid:durableId="898710655">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1192111305">
-[...8 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="1065378104">
+  <w:num w:numId="34" w16cid:durableId="1400907880">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1267225654">
-[...14 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1185945252">
+  <w:num w:numId="35" w16cid:durableId="592396783">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1946885095">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="36" w16cid:durableId="1291979567">
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000B5ABC"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00F24EF2"/>
+    <w:rsidRoot w:val="000575DB"/>
+    <w:rsid w:val="000575DB"/>
+    <w:rsid w:val="00232EBE"/>
+    <w:rsid w:val="00304206"/>
+    <w:rsid w:val="00AA462E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="29023585"/>
-  <w15:docId w15:val="{E39A510E-3861-4E3A-AEC6-1A1E0B37FF2F}"/>
+  <w14:docId w14:val="017689DB"/>
+  <w15:docId w15:val="{65CACC85-0162-4BA7-A214-400B6531B07B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21711,57 +19791,59 @@
     <w:name w:val="Текст выноски Знак"/>
     <w:link w:val="aff2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="fr-FR" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="afe">
     <w:name w:val="Нижний колонтитул Знак"/>
     <w:link w:val="afd"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://development@pcma.tech" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21910,70 +19992,55 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2167371B-510F-450F-ACEC-0231357EE989}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3602</Characters>
+  <Pages>2</Pages>
+  <Words>317</Words>
+  <Characters>1809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Citroen</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4225</CharactersWithSpaces>
+  <CharactersWithSpaces>2122</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>     </dc:title>
   <dc:creator>evgeny</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>